--- v3 (2026-03-14)
+++ v4 (2026-05-14)
@@ -290,469 +290,383 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00317894">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>L’</w:t>
       </w:r>
       <w:r w:rsidR="00187A5D" w:rsidRPr="00317894">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Université</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF7347" w:rsidRPr="00317894" w:rsidRDefault="00CF7347" w:rsidP="00CF7347">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w:rsidR="00872FFB" w:rsidRPr="00872FFB" w:rsidRDefault="00872FFB" w:rsidP="00872FFB">
+      <w:pPr>
+        <w:spacing w:before="167" w:after="0" w:line="244" w:lineRule="auto"/>
+        <w:ind w:right="170"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-[...67 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00872FFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>L'Université de Toulouse est un établissement public expérimental (EPE) d’enseignement supérieur et de recherche. Elle se classe aujourd'hui parmi les premières universités françaises par son rayonnement scientifique, la diversité de ses laboratoires et les formations qu'elle propose en sciences, santé, sport, technologie et ingénierie. Dotée</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872FFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872FFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>d'un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872FFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872FFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>budget</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872FFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872FFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872FFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872FFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>430</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872FFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872FFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>M€,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872FFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872FFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>de 5 composantes et d’1 établissement-composante (l’Ecole d’ingénieurs de Purpan), elle est forte de plus de 4300 personnels dont 2500 personnels d'enseignement et/ou de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872FFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872FFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>recherche, possède 69 structures de recherche (dont 42 unités mixtes de recherche), accueille plus de 35 000 étudiantes et étudiants. Elle est implantée dans 4 départements, 8 villes et est répartie sur 11 sites pour une superficie de 264 hectares.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00872FFB" w:rsidRDefault="00872FFB" w:rsidP="00872FFB">
+      <w:pPr>
+        <w:spacing w:before="167" w:after="0" w:line="244" w:lineRule="auto"/>
+        <w:ind w:left="340" w:right="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00872FFB" w:rsidRDefault="00872FFB" w:rsidP="00872FFB">
+      <w:pPr>
+        <w:spacing w:before="167" w:after="0" w:line="244" w:lineRule="auto"/>
+        <w:ind w:left="340" w:right="170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00317894">
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72660CFB" wp14:editId="500CE049">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:align>right</wp:align>
+                  <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>300990</wp:posOffset>
+                  <wp:posOffset>132715</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6191250" cy="2133600"/>
+                <wp:extent cx="6362700" cy="2133600"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="16" name="Rectangle 16"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6191250" cy="2133600"/>
+                          <a:ext cx="6362700" cy="2133600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FBE5F5"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="2">
                           <a:schemeClr val="accent1">
                             <a:shade val="50000"/>
                           </a:schemeClr>
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="7C12D58E" id="Rectangle 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:436.3pt;margin-top:23.7pt;width:487.5pt;height:168pt;z-index:-251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgHm0OnAIAAIgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7bTJluDOkXWLsOA&#10;og3aDj0rshQbkEVNUuJkXz9Kst2uK3YYloMjiuQj+UTy4vLQKrIX1jWgS1qc5JQIzaFq9Lak3x9X&#10;Hz5R4jzTFVOgRUmPwtHLxft3F52ZiwnUoCphCYJoN+9MSWvvzTzLHK9Fy9wJGKFRKcG2zKNot1ll&#10;WYforcomeT7LOrCVscCFc3h7nZR0EfGlFNzfSemEJ6qkmJuPXxu/m/DNFhdsvrXM1A3v02D/kEXL&#10;Go1BR6hr5hnZ2eYPqLbhFhxIf8KhzUDKhotYA1ZT5K+qeaiZEbEWJMeZkSb3/2D57X5tSVPh280o&#10;0azFN7pH1pjeKkHwDgnqjJuj3YNZ215yeAzVHqRtwz/WQQ6R1ONIqjh4wvFyVpwXkylyz1E3KU5P&#10;Z3mkPXt2N9b5rwJaEg4ltRg/ksn2N85jSDQdTEI0B6qpVo1SUbDbzZWyZM/whVefv0xX05Azuvxm&#10;pnQw1hDckjrcZKG0VEw8+aMSwU7peyGRFUx/EjOJ/SjGOIxzoX2RVDWrRAo/zfE3RA8dHDxiLhEw&#10;IEuMP2L3AINlAhmwU5a9fXAVsZ1H5/xviSXn0SNGBu1H57bRYN8CUFhVHznZDyQlagJLG6iO2DMW&#10;0jA5w1cNvtsNc37NLE4PvjVuBH+HH6mgKyn0J0pqsD/fug/22NSopaTDaSyp+7FjVlCivmls9/Pi&#10;7CyMbxTOph8nKNiXms1Ljd61V4DtUODuMTweg71Xw1FaaJ9wcSxDVFQxzTF2Sbm3g3Dl05bA1cPF&#10;chnNcGQN8zf6wfAAHlgNffl4eGLW9M3rse9vYZhcNn/Vw8k2eGpY7jzIJjb4M6893zjusXH61RT2&#10;yUs5Wj0v0MUvAAAA//8DAFBLAwQUAAYACAAAACEAD4/ZD94AAAAHAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIXCrqQAMpIZsKqKqqR1KkXt1kSSLsdbCdNvw95gTHnRnNvC1Wk9Hi&#10;RM73lhFu5wkI4to2PbcI7/vNzRKED4obpS0Twjd5WJWXF4XKG3vmNzpVoRWxhH2uELoQhlxKX3dk&#10;lJ/bgTh6H9YZFeLpWtk4dY7lRsu7JHmQRvUcFzo10GtH9Wc1GoRMz9Zuln2N1WbPL+udOxx2W0a8&#10;vpqen0AEmsJfGH7xIzqUkeloR2680AjxkYCQZimI6D5m91E4IiyWixRkWcj//OUPAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAOAebQ6cAgAAiAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAA+P2Q/eAAAABwEAAA8AAAAAAAAAAAAAAAAA9gQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;" fillcolor="#fbe5f5" stroked="f" strokeweight="1pt">
+              <v:rect w14:anchorId="304BBB85" id="Rectangle 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:10.45pt;width:501pt;height:168pt;z-index:-251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZlrHNmQIAAIgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3aSJt2COkXWLsOA&#10;og3aDj0rshQbkEVNUuJkXz9Ksp2uK3YYloMjiuQj+UTy8urQKLIX1tWgCzo6yykRmkNZ621Bvz+t&#10;PnykxHmmS6ZAi4IehaNXi/fvLlszF2OoQJXCEgTRbt6aglbem3mWOV6JhrkzMEKjUoJtmEfRbrPS&#10;shbRG5WN83yWtWBLY4EL5/D2JinpIuJLKbi/l9IJT1RBMTcfvzZ+N+GbLS7ZfGuZqWrepcH+IYuG&#10;1RqDDlA3zDOys/UfUE3NLTiQ/oxDk4GUNRexBqxmlL+q5rFiRsRakBxnBprc/4Pld/u1JXWJbzej&#10;RLMG3+gBWWN6qwTBOySoNW6Odo9mbTvJ4TFUe5C2Cf9YBzlEUo8DqeLgCcfL2WQ2vsiRe4668Wgy&#10;maGAONnJ3VjnvwpoSDgU1GL8SCbb3zqfTHuTEM2BqstVrVQU7HZzrSzZM3zh1ecv09W0Q//NTOlg&#10;rCG4JcRwk4XSUjHx5I9KBDulH4REVjD9ccwk9qMY4jDOhfajpKpYKVL4aY6/Pnro4OARK42AAVli&#10;/AG7A+gtE0iPnbLs7IOriO08OOd/Syw5Dx4xMmg/ODe1BvsWgMKqusjJvicpURNY2kB5xJ6xkIbJ&#10;Gb6q8d1umfNrZnF68K1xI/h7/EgFbUGhO1FSgf351n2wx6ZGLSUtTmNB3Y8ds4IS9U1ju38anZ+H&#10;8Y3C+fRijIJ9qdm81Ohdcw3YDiPcPYbHY7D3qj9KC80zLo5liIoqpjnGLij3theufdoSuHq4WC6j&#10;GY6sYf5WPxoewAOroS+fDs/Mmq55Pfb9HfSTy+avejjZBk8Ny50HWccGP/Ha8Y3jHhunW01hn7yU&#10;o9VpgS5+AQAA//8DAFBLAwQUAAYACAAAACEAuXVnP94AAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPzU7DMBCE70i8g7VIXCpqE0R/QpwKqCrUIylSr268TSLsdbCdNrw97qkcZ2c1802xGq1hJ/Sh&#10;cyThcSqAIdVOd9RI+NptHhbAQlSklXGEEn4xwKq8vSlUrt2ZPvFUxYalEAq5ktDG2Oech7pFq8LU&#10;9UjJOzpvVUzSN1x7dU7h1vBMiBm3qqPU0Koe31usv6vBSpibydpP5j9DtdnR23rr9/vtB0l5fze+&#10;vgCLOMbrM1zwEzqUiengBtKBGQlpSJSQiSWwiytEli4HCU/PsyXwsuD/B5R/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAFmWsc2ZAgAAiAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhALl1Zz/eAAAACAEAAA8AAAAAAAAAAAAAAAAA8wQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD+BQAAAAA=&#10;" fillcolor="#fbe5f5" stroked="f" strokeweight="1pt">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00657FCC" w:rsidRPr="00317894" w:rsidRDefault="00E86F4E" w:rsidP="00E86F4E">
-      <w:pPr>
+    <w:p w:rsidR="00872FFB" w:rsidRPr="00872FFB" w:rsidRDefault="00872FFB" w:rsidP="00872FFB">
+      <w:pPr>
+        <w:spacing w:before="167" w:after="0" w:line="244" w:lineRule="auto"/>
+        <w:ind w:right="170"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00872FFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’établissement est engagé dans la construction du site toulousain à travers la future transformation en Grand Etablissement en capacité de coordonner, à l’issue de la période d’expérimentation, la stratégie de recherche et de formation du site. La construction de l’EPE implique vingt établissements associés ou partenaires de l’enseignement supérieur et organismes nationaux de recherche, deux établissements de santé et d'autres organismes. Pour atteindre cet objectif, elle s’inscrit dans une feuille de route partagée avec ses établissements associés et partenaires et également dans un plan de transition visant à intégrer d’ici le 31/12/2027 les activités et moyens actuellement portés par la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00872FFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>Comue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00872FFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Toulouse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00317894" w:rsidRPr="00317894" w:rsidRDefault="00317894" w:rsidP="00CF7347">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2297"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
-          <w:b/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00317894">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00872FFB" w:rsidRDefault="00872FFB" w:rsidP="00D55C0A">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="18" w:space="1" w:color="FCD8F9"/>
+        </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>L</w:t>
-[...234 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="00D55C0A" w:rsidRPr="00D55C0A" w:rsidRDefault="00D55C0A" w:rsidP="00D55C0A">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="18" w:space="1" w:color="FCD8F9"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>La</w:t>
       </w:r>
       <w:r w:rsidRPr="00D55C0A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
@@ -2358,69 +2272,87 @@
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2CA0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Subvention restauration collective</w:t>
       </w:r>
       <w:r w:rsidR="00AF2CA0" w:rsidRPr="00AF2CA0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – Restauration sur place </w:t>
+        <w:t xml:space="preserve"> – Restauration sur place (</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00AF2CA0" w:rsidRPr="00AF2CA0">
+      <w:r w:rsidR="00367503">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>( Crous</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>UPSIDUM</w:t>
+      </w:r>
       <w:r w:rsidR="00AF2CA0" w:rsidRPr="00AF2CA0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>,  Brasserie…)</w:t>
+        <w:t>,  Brasserie</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00367503">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> , Crous</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00AF2CA0" w:rsidRPr="00AF2CA0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00317894" w:rsidRPr="00AF2CA0" w:rsidRDefault="00317894" w:rsidP="00317894">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2CA0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Chèques vacances </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00317894" w:rsidRPr="00AF2CA0" w:rsidRDefault="00317894" w:rsidP="00317894">
@@ -3231,51 +3163,51 @@
         <w:t>Pour plus d’informations</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002F35D6" w:rsidRDefault="00E72F57" w:rsidP="007213F9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F35D6">
         <w:t xml:space="preserve">Retrouvez toutes nos offres </w:t>
       </w:r>
       <w:r w:rsidR="002F35D6" w:rsidRPr="002F35D6">
         <w:t>sur notre site internet :</w:t>
       </w:r>
       <w:r w:rsidR="002F35D6">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00250539" w:rsidRDefault="00E76970" w:rsidP="005B1226">
+    <w:p w:rsidR="00250539" w:rsidRDefault="00367503" w:rsidP="005B1226">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="007213F9" w:rsidRPr="000050B7">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
           </w:rPr>
           <w:t>https://www.univ-tlse3.fr/fr/ut3paulsabatier-recrute</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="005D77A7" w:rsidRPr="005B1226" w:rsidRDefault="005D77A7" w:rsidP="005B1226">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0563C1" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00250539" w:rsidRDefault="007213F9" w:rsidP="007213F9">
@@ -3636,51 +3568,51 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
@@ -5872,155 +5804,157 @@
   <w:num w:numId="13">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="iHRWw4rzW7aTDJQQ5a+AwxUztRwu3iRjD22+8evAOwIJMZ6BCXZw4TLKr3YcXPv08zcHD6Bv3oBIq7MYLwooNw==" w:salt="LkeWai1Udy6fFFlwPh18Pw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="32769"/>
+    <o:shapedefaults v:ext="edit" spidmax="36865"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008A54A2"/>
     <w:rsid w:val="00004215"/>
     <w:rsid w:val="00044646"/>
     <w:rsid w:val="000458FE"/>
     <w:rsid w:val="0009661D"/>
     <w:rsid w:val="000C1FD2"/>
     <w:rsid w:val="00102B26"/>
     <w:rsid w:val="00187A5D"/>
     <w:rsid w:val="00227285"/>
     <w:rsid w:val="00250539"/>
     <w:rsid w:val="00250EA3"/>
     <w:rsid w:val="00266B83"/>
     <w:rsid w:val="002F35D6"/>
     <w:rsid w:val="00317894"/>
+    <w:rsid w:val="00367503"/>
     <w:rsid w:val="003B4119"/>
     <w:rsid w:val="004157F4"/>
     <w:rsid w:val="004975BF"/>
     <w:rsid w:val="005B1226"/>
     <w:rsid w:val="005D77A7"/>
     <w:rsid w:val="00657FCC"/>
     <w:rsid w:val="0068099B"/>
     <w:rsid w:val="00697A22"/>
     <w:rsid w:val="007166A4"/>
     <w:rsid w:val="007213F9"/>
     <w:rsid w:val="00762D8C"/>
+    <w:rsid w:val="00872FFB"/>
     <w:rsid w:val="008A54A2"/>
     <w:rsid w:val="008C547E"/>
     <w:rsid w:val="00951F28"/>
     <w:rsid w:val="00A10384"/>
     <w:rsid w:val="00A115F1"/>
     <w:rsid w:val="00A22BA9"/>
     <w:rsid w:val="00AF2CA0"/>
     <w:rsid w:val="00B5556E"/>
     <w:rsid w:val="00BE78FE"/>
     <w:rsid w:val="00C7413B"/>
     <w:rsid w:val="00CA730D"/>
     <w:rsid w:val="00CA7C3F"/>
     <w:rsid w:val="00CF402D"/>
     <w:rsid w:val="00CF55A7"/>
     <w:rsid w:val="00CF7347"/>
     <w:rsid w:val="00D03E52"/>
     <w:rsid w:val="00D0466B"/>
     <w:rsid w:val="00D351AF"/>
     <w:rsid w:val="00D55C0A"/>
     <w:rsid w:val="00D661CA"/>
     <w:rsid w:val="00D741DB"/>
     <w:rsid w:val="00E43327"/>
     <w:rsid w:val="00E46258"/>
     <w:rsid w:val="00E56089"/>
     <w:rsid w:val="00E72F57"/>
     <w:rsid w:val="00E76970"/>
     <w:rsid w:val="00E86F4E"/>
     <w:rsid w:val="00E87FA5"/>
     <w:rsid w:val="00ED0A7C"/>
     <w:rsid w:val="00F01172"/>
     <w:rsid w:val="00FB367A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="32769"/>
+    <o:shapedefaults v:ext="edit" spidmax="36865"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4611C0BC"/>
+  <w14:docId w14:val="46AD30F9"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B60F7182-040B-4EB8-A999-B1DB4DD20E73}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -6583,70 +6517,115 @@
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00317894"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005D77A7"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Corpsdetexte">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CorpsdetexteCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00872FFB"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpsdetexteCar">
+    <w:name w:val="Corps de texte Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Corpsdetexte"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00872FFB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="879511482">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="973175660">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1195969571">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tlse3.fr/fr/ut3paulsabatier-recrute" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
@@ -7487,51 +7466,51 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
@@ -9439,82 +9418,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6279D53B-ADB8-4A0F-99E7-5BA8FE5C4AE6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3985935A-10EB-428A-8E0B-07DEFB16FA60}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>936</Words>
-  <Characters>5152</Characters>
+  <Words>894</Words>
+  <Characters>4922</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>41</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6076</CharactersWithSpaces>
+  <CharactersWithSpaces>5805</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jordan LEVIF</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>